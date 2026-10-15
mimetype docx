--- v4 (2026-08-19)
+++ v5 (2026-10-15)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">42 505руб.</w:t>
+              <w:t xml:space="preserve">40 434руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 942руб.</w:t>
+              <w:t xml:space="preserve">8 815руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 918руб.</w:t>
+              <w:t xml:space="preserve">4 848руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 942руб.</w:t>
+              <w:t xml:space="preserve">8 815руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 048руб.</w:t>
+              <w:t xml:space="preserve">7 934руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 836руб.</w:t>
+              <w:t xml:space="preserve">9 697руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 918руб.</w:t>
+              <w:t xml:space="preserve">4 848руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 918руб.</w:t>
+              <w:t xml:space="preserve">4 848руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 918руб.</w:t>
+              <w:t xml:space="preserve">4 848руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 154руб.</w:t>
+              <w:t xml:space="preserve">7 052руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 259руб.</w:t>
+              <w:t xml:space="preserve">6 171руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 20.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 16.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1826 +739,1556 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">54116руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28698руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51480руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6739руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12751руб.</w:t>
+              <w:t xml:space="preserve">6410руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12130руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 19.08-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 15.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30572руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55622руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7361руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">7002руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13412руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 19.08-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 15.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21894руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33827руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4458руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">4241руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6312руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 19.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29235руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17752руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27811руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3006руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4561руб.</w:t>
+              <w:t xml:space="preserve">2860руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4339руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 19.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">33589руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18541руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31953руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3214руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6013руб.</w:t>
+              <w:t xml:space="preserve">3057руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5720руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34418руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20020руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32742руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3732руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6220руб.</w:t>
+              <w:t xml:space="preserve">3550руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5917руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 19.08-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">37529руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 15.10-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4043руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7257руб.</w:t>
+              <w:t xml:space="preserve">3846руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6903руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 19.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33432руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4043руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">3846руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6213руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24852руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45464руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5495руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">5227руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10158руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 19.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32446руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">59369руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6117руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">7692руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14694руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51731руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29389руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52959руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6324руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11922руб.</w:t>
+              <w:t xml:space="preserve">6706руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12623руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 19.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31657руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57495руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24852руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10471руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">7397руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14103руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5227руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 15.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">72880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32742руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8086руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10651руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19132руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7791руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18935руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29290руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7050руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3254руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4832руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32347руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7775руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">3353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5819руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24556руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43590руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25641руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">11196руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">5030руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5424руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9952руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29685руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9468руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3421руб.</w:t>
-[...290 lines deleted...]
-              <w:t xml:space="preserve">104руб.</w:t>
+              <w:t xml:space="preserve">3452руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4931руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">99руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>