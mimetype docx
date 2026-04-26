--- v1 (2026-02-25)
+++ v2 (2026-04-26)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">38 995руб.</w:t>
+              <w:t xml:space="preserve">38 007руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 047руб.</w:t>
+              <w:t xml:space="preserve">7 930руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 426руб.</w:t>
+              <w:t xml:space="preserve">4 362руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 047руб.</w:t>
+              <w:t xml:space="preserve">7 930руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 242руб.</w:t>
+              <w:t xml:space="preserve">7 137руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 852руб.</w:t>
+              <w:t xml:space="preserve">8 723руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 426руб.</w:t>
+              <w:t xml:space="preserve">4 362руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 426руб.</w:t>
+              <w:t xml:space="preserve">4 362руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 426руб.</w:t>
+              <w:t xml:space="preserve">4 362руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 438руб.</w:t>
+              <w:t xml:space="preserve">6 344руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 633руб.</w:t>
+              <w:t xml:space="preserve">5 551руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 26.02.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 27.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,4616 +739,2456 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 25.02-14.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34430руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26976руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48389руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3709руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6658руб.</w:t>
+              <w:t xml:space="preserve">6026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11402руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 25.02-01.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 26.04-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28737руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52283руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2948руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6582руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12607руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 25.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 26.04-18.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49780руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3139руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 25.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 26.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30498руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3424руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">7231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13720руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Premist hotel Sultanahmet, 4*, Стамбул, Economy, Только завтраки, 25.02-15.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 26.04-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20579руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31796руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3329руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3986руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5933руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 25.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16686руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26141руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4660руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">2688руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Black Tulip, 4*, Стамбул, Economy, Только завтраки, 25.02-19.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36617руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17428руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3804руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7419руб.</w:t>
+              <w:t xml:space="preserve">2874руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5377руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 25.02-28.02</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38044руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18818руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30776руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4280руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7894руб.</w:t>
+              <w:t xml:space="preserve">3337руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5562руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 25.02-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25014руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 26.04-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19560руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33557руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2188руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3614руб.</w:t>
+              <w:t xml:space="preserve">3615руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6489руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 25.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19560руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31425руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3329руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3615руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5840руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 25.02-18.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42735руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5611руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4913руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9548руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 25.02-13.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 26.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54044руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4660руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6953руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13256руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4913руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 25.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 26.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38934руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68505руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30776руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6753руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">10012руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17984руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7323руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 25.02-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">23207руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37914руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">70637руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1807руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2948руб.</w:t>
+              <w:t xml:space="preserve">9641руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18633руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 25.02-19.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25394руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49780руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1902руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3709руб.</w:t>
+              <w:t xml:space="preserve">6304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11866руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 25.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25122руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44867руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21970руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1997руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">5469руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10197руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4450руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 25.02-28.02</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">23968руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25863руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46257руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2188руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3234руб.</w:t>
+              <w:t xml:space="preserve">5655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10661руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">24633руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30498руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55805руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2283руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3424руб.</w:t>
+              <w:t xml:space="preserve">7231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13812руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37173руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64612руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26976руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2283руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9363руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16686руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30498руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55805руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3329руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">7231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13812руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49780руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3709руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 01.03-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54044руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6182руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6953руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13256руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4913руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38934руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68505руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30776руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8084руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">10012руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17984руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7323руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 02.03-20.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17798руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27532руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2948руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3059руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4542руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 14.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9131руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18077руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30406руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6753руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3152руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5469руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.03-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23082руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40973руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24102руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6467руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4728руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5099руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.03-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18447руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27903руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8899руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7419руб.</w:t>
-[...2180 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4635руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>