--- v2 (2026-04-26)
+++ v3 (2026-06-24)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">38 007руб.</w:t>
+              <w:t xml:space="preserve">36 802руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 930руб.</w:t>
+              <w:t xml:space="preserve">7 835руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 362руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 930руб.</w:t>
+              <w:t xml:space="preserve">7 835руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 137руб.</w:t>
+              <w:t xml:space="preserve">7 052руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 723руб.</w:t>
+              <w:t xml:space="preserve">8 619руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 362руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 362руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 362руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 344руб.</w:t>
+              <w:t xml:space="preserve">6 268руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 551руб.</w:t>
+              <w:t xml:space="preserve">5 485руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 27.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 25.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,2456 +739,1916 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48389руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46855руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6026руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11402руб.</w:t>
+              <w:t xml:space="preserve">5834руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11040руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 26.04-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 24.06-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27826руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6582руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">6373руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12207руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 26.04-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 24.06-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19927руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30788руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6304руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3860руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5745руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 26.04-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">55435руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16157руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25312руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7231руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13720руб.</w:t>
+              <w:t xml:space="preserve">2603руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3949руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 26.04-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16875руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29082руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3986руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">2783руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5206руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 26.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26141руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18221руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2688руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4079руб.</w:t>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5386руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 26.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30035руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 24.06-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32493руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2874руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5377руб.</w:t>
+              <w:t xml:space="preserve">3501руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6283руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30429руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3337руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3501руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 26.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22620руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41379руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3615руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 26.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24325руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43444руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3615руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">5296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9874руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 26.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25043руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44790руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4913руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">5475руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10322руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 26.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 24.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29531руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54036руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6953руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">7001руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13374руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 26.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35994руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">62563руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10012руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">9066руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16157руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5834руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">70637руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29531руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54036руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9641руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">18633руб.</w:t>
+              <w:t xml:space="preserve">7001руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13374руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49780руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26748руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6304руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11866руб.</w:t>
+              <w:t xml:space="preserve">6104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11489руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52330руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22620руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5469руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">6732руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12836руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">66333руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5655руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9694руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17413руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7091руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17234руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26659руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7231руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4398руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8899руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17503руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29441руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9363руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">3052руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39674руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23338руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7231руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4578руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4937руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17862руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27018руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6304руб.</w:t>
-[...560 lines deleted...]
-              <w:t xml:space="preserve">93руб.</w:t>
+              <w:t xml:space="preserve">3142руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4488руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>