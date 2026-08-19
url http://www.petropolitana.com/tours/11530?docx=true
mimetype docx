--- v3 (2026-06-24)
+++ v4 (2026-08-19)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">36 802руб.</w:t>
+              <w:t xml:space="preserve">42 505руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 835руб.</w:t>
+              <w:t xml:space="preserve">8 942руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">4 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 835руб.</w:t>
+              <w:t xml:space="preserve">8 942руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 052руб.</w:t>
+              <w:t xml:space="preserve">8 048руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 619руб.</w:t>
+              <w:t xml:space="preserve">9 836руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">4 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">4 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">4 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 268руб.</w:t>
+              <w:t xml:space="preserve">7 154руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 485руб.</w:t>
+              <w:t xml:space="preserve">6 259руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 25.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 20.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1916 +739,1826 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46855руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30168руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54116руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5834руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11040руб.</w:t>
+              <w:t xml:space="preserve">6739руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 24.06-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 19.08-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32138руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58470руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6373руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">7361руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14099руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 24.06-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 19.08-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23015руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35559руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3860руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">4458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6635руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25312руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18661руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29235руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2603руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3949руб.</w:t>
+              <w:t xml:space="preserve">3006руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4561руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29082руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19490руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33589руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2783руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5206руб.</w:t>
+              <w:t xml:space="preserve">3214руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6013руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29800руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34418руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3231руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5386руб.</w:t>
+              <w:t xml:space="preserve">3732руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6220руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 24.06-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32493руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 19.08-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21874руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37529руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3501руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6283руб.</w:t>
+              <w:t xml:space="preserve">4043руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7257руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21874руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35144руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3501руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">4043руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6531руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26125руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47792руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4757руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">5495руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10678руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 19.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50176руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24570руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5296руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11404руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4976руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44790руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28924руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51731руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5475руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10322руб.</w:t>
+              <w:t xml:space="preserve">6324руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11922руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 24.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 19.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41572руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">72258руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30168руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7001руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10471руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18661руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6739руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 24.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34107руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">62409руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9066руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">8086руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15447руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">54036руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30894руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55671руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7001руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13374руб.</w:t>
+              <w:t xml:space="preserve">7050руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13270руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">60440руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26125руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6104руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7775руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14825руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5495руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43541руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">76612руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34418руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6732руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">11196руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20112руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8190руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19905руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30790руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9694руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">3421руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5080руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20216руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34004руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2962руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">3525руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45822руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26954руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3052руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">5287руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5702руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20630руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31205руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9952руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4578руб.</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">3628руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5184руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>